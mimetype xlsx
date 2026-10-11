--- v0 (2026-08-12)
+++ v1 (2026-10-11)
@@ -416,51 +416,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:X11"/>
+  <dimension ref="A1:X26"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>MCU - TRANSMITTAL ADVICE</v>
       </c>
       <c r="B1" t="str">
         <v/>
       </c>
       <c r="C1" t="str">
         <v/>
       </c>
       <c r="D1" t="str">
         <v/>
       </c>
       <c r="E1" t="str">
         <v/>
       </c>
       <c r="F1" t="str">
         <v/>
       </c>
       <c r="G1" t="str">
         <v/>
@@ -947,348 +947,1458 @@
       </c>
       <c r="T7" t="str">
         <v>BADGE ID: Z12345</v>
       </c>
       <c r="U7" t="str">
         <v/>
       </c>
       <c r="V7" t="str">
         <v/>
       </c>
       <c r="W7" t="str">
         <v/>
       </c>
       <c r="X7" t="str">
         <v/>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="str">
         <v>diisi KPC</v>
       </c>
       <c r="C8" t="str">
-        <v>10-Aug-26</v>
+        <v>17-Sep-26</v>
       </c>
       <c r="D8" t="str">
         <v>Trakindo</v>
       </c>
       <c r="E8" t="str">
-        <v>Z101258</v>
+        <v>Z102971</v>
       </c>
       <c r="F8" t="str">
-        <v>ARIF PRATAMA DIRMAN</v>
+        <v>RETNO PUSPITA ANGGRAINI</v>
       </c>
       <c r="G8" t="str">
-        <v>M</v>
+        <v>F</v>
       </c>
       <c r="H8" t="str">
-        <v>TECHNICIAN</v>
+        <v>ADMIN</v>
       </c>
       <c r="I8" t="str">
-        <v>28-Aug-98</v>
+        <v>19-Oct-96</v>
       </c>
       <c r="J8" t="str">
         <v>TIRTA MEDICAL CENTRE</v>
       </c>
       <c r="K8" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="L8" t="str">
+        <v>BP: 106/72</v>
+      </c>
+      <c r="M8" t="str">
+        <v>TC: 240 TG: 168</v>
+      </c>
+      <c r="N8" t="str">
+        <v>GF: 108.3</v>
+      </c>
+      <c r="O8" t="str">
+        <v>BMI: 30.27</v>
+      </c>
+      <c r="P8" t="str">
+        <v/>
+      </c>
+      <c r="Q8" t="str">
+        <v>SGPT: 69 SGOT: 44</v>
+      </c>
+      <c r="R8" t="str">
         <v>No</v>
-      </c>
-[...19 lines deleted...]
-        <v>Yes</v>
       </c>
       <c r="S8" t="str">
         <v/>
       </c>
       <c r="T8" t="str">
         <v/>
       </c>
       <c r="U8" t="str">
         <v/>
       </c>
       <c r="V8" t="str">
         <v/>
       </c>
       <c r="W8" t="str">
         <v/>
       </c>
       <c r="X8" t="str">
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="str">
         <v>diisi KPC</v>
       </c>
       <c r="C9" t="str">
-        <v>10-Aug-26</v>
+        <v>17-Sep-26</v>
       </c>
       <c r="D9" t="str">
         <v>Trakindo</v>
       </c>
       <c r="E9" t="str">
-        <v>Z124590</v>
+        <v>Z107376</v>
       </c>
       <c r="F9" t="str">
-        <v>BAYU SETO ADJI</v>
+        <v>OKY PUTRAWAN</v>
       </c>
       <c r="G9" t="str">
         <v>M</v>
       </c>
       <c r="H9" t="str">
-        <v>TEKNISI</v>
+        <v>TECHNICIAN</v>
       </c>
       <c r="I9" t="str">
-        <v>03-Oct-02</v>
+        <v>29-Oct-95</v>
       </c>
       <c r="J9" t="str">
         <v>TIRTA MEDICAL CENTRE</v>
       </c>
       <c r="K9" t="str">
         <v>No</v>
       </c>
       <c r="L9" t="str">
+        <v>BP: 112/80</v>
+      </c>
+      <c r="M9" t="str">
+        <v>TC: 232 TG: 106</v>
+      </c>
+      <c r="N9" t="str">
+        <v>GF: 111.2</v>
+      </c>
+      <c r="O9" t="str">
+        <v>BMI: 29</v>
+      </c>
+      <c r="P9" t="str">
+        <v/>
+      </c>
+      <c r="Q9" t="str">
+        <v>SGPT: 31 SGOT: 20</v>
+      </c>
+      <c r="R9" t="str">
+        <v>No</v>
+      </c>
+      <c r="S9" t="str">
+        <v/>
+      </c>
+      <c r="T9" t="str">
+        <v/>
+      </c>
+      <c r="U9" t="str">
+        <v/>
+      </c>
+      <c r="V9" t="str">
+        <v/>
+      </c>
+      <c r="W9" t="str">
+        <v/>
+      </c>
+      <c r="X9" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>3</v>
+      </c>
+      <c r="B10" t="str">
+        <v>diisi KPC</v>
+      </c>
+      <c r="C10" t="str">
+        <v>26-Sep-26</v>
+      </c>
+      <c r="D10" t="str">
+        <v>Trakindo</v>
+      </c>
+      <c r="E10" t="str">
+        <v>Z114585</v>
+      </c>
+      <c r="F10" t="str">
+        <v>PAJRIN WAHYUDI</v>
+      </c>
+      <c r="G10" t="str">
+        <v>M</v>
+      </c>
+      <c r="H10" t="str">
+        <v>TEKNISI</v>
+      </c>
+      <c r="I10" t="str">
+        <v>21-Nov-00</v>
+      </c>
+      <c r="J10" t="str">
+        <v>TIRTA MEDICAL CENTRE</v>
+      </c>
+      <c r="K10" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="L10" t="str">
+        <v>BP: 114/78</v>
+      </c>
+      <c r="M10" t="str">
+        <v>TC: 177 TG: 78</v>
+      </c>
+      <c r="N10" t="str">
+        <v>GF: 102.5</v>
+      </c>
+      <c r="O10" t="str">
+        <v>BMI: 26.11</v>
+      </c>
+      <c r="P10" t="str">
+        <v/>
+      </c>
+      <c r="Q10" t="str">
+        <v>SGPT: 31 SGOT: 20</v>
+      </c>
+      <c r="R10" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="S10" t="str">
+        <v/>
+      </c>
+      <c r="T10" t="str">
+        <v/>
+      </c>
+      <c r="U10" t="str">
+        <v/>
+      </c>
+      <c r="V10" t="str">
+        <v/>
+      </c>
+      <c r="W10" t="str">
+        <v/>
+      </c>
+      <c r="X10" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>4</v>
+      </c>
+      <c r="B11" t="str">
+        <v>diisi KPC</v>
+      </c>
+      <c r="C11" t="str">
+        <v>17-Sep-26</v>
+      </c>
+      <c r="D11" t="str">
+        <v>Trakindo</v>
+      </c>
+      <c r="E11" t="str">
+        <v>Z116007</v>
+      </c>
+      <c r="F11" t="str">
+        <v>M AZIS FAUZAN</v>
+      </c>
+      <c r="G11" t="str">
+        <v>M</v>
+      </c>
+      <c r="H11" t="str">
+        <v>TEKNISI</v>
+      </c>
+      <c r="I11" t="str">
+        <v>30-Oct-00</v>
+      </c>
+      <c r="J11" t="str">
+        <v>TIRTA MEDICAL CENTRE</v>
+      </c>
+      <c r="K11" t="str">
+        <v>No</v>
+      </c>
+      <c r="L11" t="str">
+        <v>BP: 114/80</v>
+      </c>
+      <c r="M11" t="str">
+        <v>TC: 180 TG: 120</v>
+      </c>
+      <c r="N11" t="str">
+        <v>GF: 96.8</v>
+      </c>
+      <c r="O11" t="str">
+        <v>BMI: 24.06</v>
+      </c>
+      <c r="P11" t="str">
+        <v/>
+      </c>
+      <c r="Q11" t="str">
+        <v>SGPT: 23 SGOT: 15</v>
+      </c>
+      <c r="R11" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="S11" t="str">
+        <v/>
+      </c>
+      <c r="T11" t="str">
+        <v/>
+      </c>
+      <c r="U11" t="str">
+        <v/>
+      </c>
+      <c r="V11" t="str">
+        <v/>
+      </c>
+      <c r="W11" t="str">
+        <v/>
+      </c>
+      <c r="X11" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>5</v>
+      </c>
+      <c r="B12" t="str">
+        <v>diisi KPC</v>
+      </c>
+      <c r="C12" t="str">
+        <v>26-Sep-26</v>
+      </c>
+      <c r="D12" t="str">
+        <v>Trakindo</v>
+      </c>
+      <c r="E12" t="str">
+        <v>Z132448</v>
+      </c>
+      <c r="F12" t="str">
+        <v>ABDUL GOFUR, A.MD</v>
+      </c>
+      <c r="G12" t="str">
+        <v>M</v>
+      </c>
+      <c r="H12" t="str">
+        <v>TECHNICIAN</v>
+      </c>
+      <c r="I12" t="str">
+        <v>10-Oct-86</v>
+      </c>
+      <c r="J12" t="str">
+        <v>TIRTA MEDICAL CENTRE</v>
+      </c>
+      <c r="K12" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="L12" t="str">
         <v>BP: 118/80</v>
       </c>
-      <c r="M9" t="str">
-[...2 lines deleted...]
-      <c r="N9" t="str">
+      <c r="M12" t="str">
+        <v>TC: 210 TG: 124</v>
+      </c>
+      <c r="N12" t="str">
+        <v>GF: 111.2</v>
+      </c>
+      <c r="O12" t="str">
+        <v>BMI: 23.27</v>
+      </c>
+      <c r="P12" t="str">
+        <v/>
+      </c>
+      <c r="Q12" t="str">
+        <v>SGPT: 28 SGOT: 23</v>
+      </c>
+      <c r="R12" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="S12" t="str">
+        <v/>
+      </c>
+      <c r="T12" t="str">
+        <v/>
+      </c>
+      <c r="U12" t="str">
+        <v/>
+      </c>
+      <c r="V12" t="str">
+        <v/>
+      </c>
+      <c r="W12" t="str">
+        <v/>
+      </c>
+      <c r="X12" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>6</v>
+      </c>
+      <c r="B13" t="str">
+        <v>diisi KPC</v>
+      </c>
+      <c r="C13" t="str">
+        <v>25-Sep-26</v>
+      </c>
+      <c r="D13" t="str">
+        <v>Trakindo</v>
+      </c>
+      <c r="E13" t="str">
+        <v>Z3728</v>
+      </c>
+      <c r="F13" t="str">
+        <v>SUHARTO</v>
+      </c>
+      <c r="G13" t="str">
+        <v>M</v>
+      </c>
+      <c r="H13" t="str">
+        <v>SENIOR TECHNICIAN</v>
+      </c>
+      <c r="I13" t="str">
+        <v>05-Nov-77</v>
+      </c>
+      <c r="J13" t="str">
+        <v>TIRTA MEDICAL CENTRE</v>
+      </c>
+      <c r="K13" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="L13" t="str">
+        <v>BP: 120/80</v>
+      </c>
+      <c r="M13" t="str">
+        <v>TC: 199 TG: 95</v>
+      </c>
+      <c r="N13" t="str">
+        <v>GF: 96.8</v>
+      </c>
+      <c r="O13" t="str">
+        <v>BMI: 27.86</v>
+      </c>
+      <c r="P13" t="str">
+        <v/>
+      </c>
+      <c r="Q13" t="str">
+        <v>SGPT: 18 SGOT: 19</v>
+      </c>
+      <c r="R13" t="str">
+        <v>No</v>
+      </c>
+      <c r="S13" t="str">
+        <v/>
+      </c>
+      <c r="T13" t="str">
+        <v/>
+      </c>
+      <c r="U13" t="str">
+        <v/>
+      </c>
+      <c r="V13" t="str">
+        <v/>
+      </c>
+      <c r="W13" t="str">
+        <v/>
+      </c>
+      <c r="X13" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>7</v>
+      </c>
+      <c r="B14" t="str">
+        <v>diisi KPC</v>
+      </c>
+      <c r="C14" t="str">
+        <v>24-Sep-26</v>
+      </c>
+      <c r="D14" t="str">
+        <v>Trakindo</v>
+      </c>
+      <c r="E14" t="str">
+        <v>Z56713</v>
+      </c>
+      <c r="F14" t="str">
+        <v>AMIR</v>
+      </c>
+      <c r="G14" t="str">
+        <v>M</v>
+      </c>
+      <c r="H14" t="str">
+        <v>MEKANIK</v>
+      </c>
+      <c r="I14" t="str">
+        <v>28-Oct-86</v>
+      </c>
+      <c r="J14" t="str">
+        <v>TIRTA MEDICAL CENTRE</v>
+      </c>
+      <c r="K14" t="str">
+        <v>No</v>
+      </c>
+      <c r="L14" t="str">
+        <v>BP: 112/80</v>
+      </c>
+      <c r="M14" t="str">
+        <v>TC: 178 TG: 85</v>
+      </c>
+      <c r="N14" t="str">
+        <v>GF: 96.8</v>
+      </c>
+      <c r="O14" t="str">
+        <v>BMI: 17.72</v>
+      </c>
+      <c r="P14" t="str">
+        <v>BMI: 17.72</v>
+      </c>
+      <c r="Q14" t="str">
+        <v>SGPT: 12 SGOT: 18</v>
+      </c>
+      <c r="R14" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="S14" t="str">
+        <v/>
+      </c>
+      <c r="T14" t="str">
+        <v/>
+      </c>
+      <c r="U14" t="str">
+        <v/>
+      </c>
+      <c r="V14" t="str">
+        <v/>
+      </c>
+      <c r="W14" t="str">
+        <v/>
+      </c>
+      <c r="X14" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>8</v>
+      </c>
+      <c r="B15" t="str">
+        <v>diisi KPC</v>
+      </c>
+      <c r="C15" t="str">
+        <v>24-Sep-26</v>
+      </c>
+      <c r="D15" t="str">
+        <v>Trakindo</v>
+      </c>
+      <c r="E15" t="str">
+        <v>Z80551</v>
+      </c>
+      <c r="F15" t="str">
+        <v>DIDI DARMADI</v>
+      </c>
+      <c r="G15" t="str">
+        <v>M</v>
+      </c>
+      <c r="H15" t="str">
+        <v>TEKNISI</v>
+      </c>
+      <c r="I15" t="str">
+        <v>28-Oct-92</v>
+      </c>
+      <c r="J15" t="str">
+        <v>TIRTA MEDICAL CENTRE</v>
+      </c>
+      <c r="K15" t="str">
+        <v>Yes</v>
+      </c>
+      <c r="L15" t="str">
+        <v>BP: 110/70</v>
+      </c>
+      <c r="M15" t="str">
+        <v>TC: 222 TG: 87</v>
+      </c>
+      <c r="N15" t="str">
         <v>GF: 99.7</v>
       </c>
-      <c r="O9" t="str">
-[...174 lines deleted...]
-      <c r="X11" t="str">
+      <c r="O15" t="str">
+        <v>BMI: 22.22</v>
+      </c>
+      <c r="P15" t="str">
+        <v/>
+      </c>
+      <c r="Q15" t="str">
+        <v>SGPT: 39 SGOT: 35</v>
+      </c>
+      <c r="R15" t="str">
+        <v>No</v>
+      </c>
+      <c r="S15" t="str">
+        <v/>
+      </c>
+      <c r="T15" t="str">
+        <v/>
+      </c>
+      <c r="U15" t="str">
+        <v/>
+      </c>
+      <c r="V15" t="str">
+        <v/>
+      </c>
+      <c r="W15" t="str">
+        <v/>
+      </c>
+      <c r="X15" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v/>
+      </c>
+      <c r="B16" t="str">
+        <v/>
+      </c>
+      <c r="C16" t="str">
+        <v/>
+      </c>
+      <c r="D16" t="str">
+        <v/>
+      </c>
+      <c r="E16" t="str">
+        <v/>
+      </c>
+      <c r="F16" t="str">
+        <v/>
+      </c>
+      <c r="G16" t="str">
+        <v/>
+      </c>
+      <c r="H16" t="str">
+        <v/>
+      </c>
+      <c r="I16" t="str">
+        <v/>
+      </c>
+      <c r="J16" t="str">
+        <v/>
+      </c>
+      <c r="K16" t="str">
+        <v/>
+      </c>
+      <c r="L16" t="str">
+        <v/>
+      </c>
+      <c r="M16" t="str">
+        <v/>
+      </c>
+      <c r="N16" t="str">
+        <v/>
+      </c>
+      <c r="O16" t="str">
+        <v/>
+      </c>
+      <c r="P16" t="str">
+        <v/>
+      </c>
+      <c r="Q16" t="str">
+        <v/>
+      </c>
+      <c r="R16" t="str">
+        <v/>
+      </c>
+      <c r="S16" t="str">
+        <v/>
+      </c>
+      <c r="T16" t="str">
+        <v/>
+      </c>
+      <c r="U16" t="str">
+        <v/>
+      </c>
+      <c r="V16" t="str">
+        <v/>
+      </c>
+      <c r="W16" t="str">
+        <v/>
+      </c>
+      <c r="X16" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v/>
+      </c>
+      <c r="B17" t="str">
+        <v/>
+      </c>
+      <c r="C17" t="str">
+        <v/>
+      </c>
+      <c r="D17" t="str">
+        <v/>
+      </c>
+      <c r="E17" t="str">
+        <v/>
+      </c>
+      <c r="F17" t="str">
+        <v/>
+      </c>
+      <c r="G17" t="str">
+        <v/>
+      </c>
+      <c r="H17" t="str">
+        <v/>
+      </c>
+      <c r="I17" t="str">
+        <v/>
+      </c>
+      <c r="J17" t="str">
+        <v/>
+      </c>
+      <c r="K17" t="str">
+        <v/>
+      </c>
+      <c r="L17" t="str">
+        <v/>
+      </c>
+      <c r="M17" t="str">
+        <v/>
+      </c>
+      <c r="N17" t="str">
+        <v/>
+      </c>
+      <c r="O17" t="str">
+        <v/>
+      </c>
+      <c r="P17" t="str">
+        <v/>
+      </c>
+      <c r="Q17" t="str">
+        <v/>
+      </c>
+      <c r="R17" t="str">
+        <v/>
+      </c>
+      <c r="S17" t="str">
+        <v/>
+      </c>
+      <c r="T17" t="str">
+        <v/>
+      </c>
+      <c r="U17" t="str">
+        <v/>
+      </c>
+      <c r="V17" t="str">
+        <v/>
+      </c>
+      <c r="W17" t="str">
+        <v/>
+      </c>
+      <c r="X17" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v/>
+      </c>
+      <c r="B18" t="str">
+        <v/>
+      </c>
+      <c r="C18" t="str">
+        <v/>
+      </c>
+      <c r="D18" t="str">
+        <v/>
+      </c>
+      <c r="E18" t="str">
+        <v/>
+      </c>
+      <c r="F18" t="str">
+        <v/>
+      </c>
+      <c r="G18" t="str">
+        <v/>
+      </c>
+      <c r="H18" t="str">
+        <v/>
+      </c>
+      <c r="I18" t="str">
+        <v/>
+      </c>
+      <c r="J18" t="str">
+        <v/>
+      </c>
+      <c r="K18" t="str">
+        <v/>
+      </c>
+      <c r="L18" t="str">
+        <v/>
+      </c>
+      <c r="M18" t="str">
+        <v/>
+      </c>
+      <c r="N18" t="str">
+        <v/>
+      </c>
+      <c r="O18" t="str">
+        <v/>
+      </c>
+      <c r="P18" t="str">
+        <v/>
+      </c>
+      <c r="Q18" t="str">
+        <v/>
+      </c>
+      <c r="R18" t="str">
+        <v/>
+      </c>
+      <c r="S18" t="str">
+        <v/>
+      </c>
+      <c r="T18" t="str">
+        <v/>
+      </c>
+      <c r="U18" t="str">
+        <v/>
+      </c>
+      <c r="V18" t="str">
+        <v/>
+      </c>
+      <c r="W18" t="str">
+        <v/>
+      </c>
+      <c r="X18" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v/>
+      </c>
+      <c r="B19" t="str">
+        <v/>
+      </c>
+      <c r="C19" t="str">
+        <v/>
+      </c>
+      <c r="D19" t="str">
+        <v/>
+      </c>
+      <c r="E19" t="str">
+        <v/>
+      </c>
+      <c r="F19" t="str">
+        <v/>
+      </c>
+      <c r="G19" t="str">
+        <v/>
+      </c>
+      <c r="H19" t="str">
+        <v/>
+      </c>
+      <c r="I19" t="str">
+        <v/>
+      </c>
+      <c r="J19" t="str">
+        <v/>
+      </c>
+      <c r="K19" t="str">
+        <v/>
+      </c>
+      <c r="L19" t="str">
+        <v/>
+      </c>
+      <c r="M19" t="str">
+        <v/>
+      </c>
+      <c r="N19" t="str">
+        <v/>
+      </c>
+      <c r="O19" t="str">
+        <v/>
+      </c>
+      <c r="P19" t="str">
+        <v/>
+      </c>
+      <c r="Q19" t="str">
+        <v/>
+      </c>
+      <c r="R19" t="str">
+        <v/>
+      </c>
+      <c r="S19" t="str">
+        <v/>
+      </c>
+      <c r="T19" t="str">
+        <v/>
+      </c>
+      <c r="U19" t="str">
+        <v/>
+      </c>
+      <c r="V19" t="str">
+        <v/>
+      </c>
+      <c r="W19" t="str">
+        <v/>
+      </c>
+      <c r="X19" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v/>
+      </c>
+      <c r="B20" t="str">
+        <v/>
+      </c>
+      <c r="C20" t="str">
+        <v/>
+      </c>
+      <c r="D20" t="str">
+        <v/>
+      </c>
+      <c r="E20" t="str">
+        <v/>
+      </c>
+      <c r="F20" t="str">
+        <v/>
+      </c>
+      <c r="G20" t="str">
+        <v/>
+      </c>
+      <c r="H20" t="str">
+        <v/>
+      </c>
+      <c r="I20" t="str">
+        <v/>
+      </c>
+      <c r="J20" t="str">
+        <v/>
+      </c>
+      <c r="K20" t="str">
+        <v/>
+      </c>
+      <c r="L20" t="str">
+        <v/>
+      </c>
+      <c r="M20" t="str">
+        <v/>
+      </c>
+      <c r="N20" t="str">
+        <v/>
+      </c>
+      <c r="O20" t="str">
+        <v/>
+      </c>
+      <c r="P20" t="str">
+        <v/>
+      </c>
+      <c r="Q20" t="str">
+        <v/>
+      </c>
+      <c r="R20" t="str">
+        <v/>
+      </c>
+      <c r="S20" t="str">
+        <v/>
+      </c>
+      <c r="T20" t="str">
+        <v/>
+      </c>
+      <c r="U20" t="str">
+        <v/>
+      </c>
+      <c r="V20" t="str">
+        <v/>
+      </c>
+      <c r="W20" t="str">
+        <v/>
+      </c>
+      <c r="X20" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v/>
+      </c>
+      <c r="B21" t="str">
+        <v/>
+      </c>
+      <c r="C21" t="str">
+        <v/>
+      </c>
+      <c r="D21" t="str">
+        <v/>
+      </c>
+      <c r="E21" t="str">
+        <v/>
+      </c>
+      <c r="F21" t="str">
+        <v/>
+      </c>
+      <c r="G21" t="str">
+        <v/>
+      </c>
+      <c r="H21" t="str">
+        <v/>
+      </c>
+      <c r="I21" t="str">
+        <v/>
+      </c>
+      <c r="J21" t="str">
+        <v/>
+      </c>
+      <c r="K21" t="str">
+        <v/>
+      </c>
+      <c r="L21" t="str">
+        <v/>
+      </c>
+      <c r="M21" t="str">
+        <v/>
+      </c>
+      <c r="N21" t="str">
+        <v/>
+      </c>
+      <c r="O21" t="str">
+        <v/>
+      </c>
+      <c r="P21" t="str">
+        <v/>
+      </c>
+      <c r="Q21" t="str">
+        <v/>
+      </c>
+      <c r="R21" t="str">
+        <v/>
+      </c>
+      <c r="S21" t="str">
+        <v/>
+      </c>
+      <c r="T21" t="str">
+        <v/>
+      </c>
+      <c r="U21" t="str">
+        <v/>
+      </c>
+      <c r="V21" t="str">
+        <v/>
+      </c>
+      <c r="W21" t="str">
+        <v/>
+      </c>
+      <c r="X21" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v/>
+      </c>
+      <c r="B22" t="str">
+        <v/>
+      </c>
+      <c r="C22" t="str">
+        <v/>
+      </c>
+      <c r="D22" t="str">
+        <v/>
+      </c>
+      <c r="E22" t="str">
+        <v/>
+      </c>
+      <c r="F22" t="str">
+        <v/>
+      </c>
+      <c r="G22" t="str">
+        <v/>
+      </c>
+      <c r="H22" t="str">
+        <v/>
+      </c>
+      <c r="I22" t="str">
+        <v/>
+      </c>
+      <c r="J22" t="str">
+        <v/>
+      </c>
+      <c r="K22" t="str">
+        <v/>
+      </c>
+      <c r="L22" t="str">
+        <v/>
+      </c>
+      <c r="M22" t="str">
+        <v/>
+      </c>
+      <c r="N22" t="str">
+        <v/>
+      </c>
+      <c r="O22" t="str">
+        <v/>
+      </c>
+      <c r="P22" t="str">
+        <v/>
+      </c>
+      <c r="Q22" t="str">
+        <v/>
+      </c>
+      <c r="R22" t="str">
+        <v/>
+      </c>
+      <c r="S22" t="str">
+        <v/>
+      </c>
+      <c r="T22" t="str">
+        <v/>
+      </c>
+      <c r="U22" t="str">
+        <v/>
+      </c>
+      <c r="V22" t="str">
+        <v/>
+      </c>
+      <c r="W22" t="str">
+        <v/>
+      </c>
+      <c r="X22" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v/>
+      </c>
+      <c r="B23" t="str">
+        <v/>
+      </c>
+      <c r="C23" t="str">
+        <v/>
+      </c>
+      <c r="D23" t="str">
+        <v/>
+      </c>
+      <c r="E23" t="str">
+        <v/>
+      </c>
+      <c r="F23" t="str">
+        <v/>
+      </c>
+      <c r="G23" t="str">
+        <v/>
+      </c>
+      <c r="H23" t="str">
+        <v/>
+      </c>
+      <c r="I23" t="str">
+        <v/>
+      </c>
+      <c r="J23" t="str">
+        <v/>
+      </c>
+      <c r="K23" t="str">
+        <v/>
+      </c>
+      <c r="L23" t="str">
+        <v/>
+      </c>
+      <c r="M23" t="str">
+        <v/>
+      </c>
+      <c r="N23" t="str">
+        <v/>
+      </c>
+      <c r="O23" t="str">
+        <v/>
+      </c>
+      <c r="P23" t="str">
+        <v/>
+      </c>
+      <c r="Q23" t="str">
+        <v/>
+      </c>
+      <c r="R23" t="str">
+        <v/>
+      </c>
+      <c r="S23" t="str">
+        <v/>
+      </c>
+      <c r="T23" t="str">
+        <v/>
+      </c>
+      <c r="U23" t="str">
+        <v/>
+      </c>
+      <c r="V23" t="str">
+        <v/>
+      </c>
+      <c r="W23" t="str">
+        <v/>
+      </c>
+      <c r="X23" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v/>
+      </c>
+      <c r="B24" t="str">
+        <v/>
+      </c>
+      <c r="C24" t="str">
+        <v/>
+      </c>
+      <c r="D24" t="str">
+        <v/>
+      </c>
+      <c r="E24" t="str">
+        <v/>
+      </c>
+      <c r="F24" t="str">
+        <v/>
+      </c>
+      <c r="G24" t="str">
+        <v/>
+      </c>
+      <c r="H24" t="str">
+        <v/>
+      </c>
+      <c r="I24" t="str">
+        <v/>
+      </c>
+      <c r="J24" t="str">
+        <v/>
+      </c>
+      <c r="K24" t="str">
+        <v/>
+      </c>
+      <c r="L24" t="str">
+        <v/>
+      </c>
+      <c r="M24" t="str">
+        <v/>
+      </c>
+      <c r="N24" t="str">
+        <v/>
+      </c>
+      <c r="O24" t="str">
+        <v/>
+      </c>
+      <c r="P24" t="str">
+        <v/>
+      </c>
+      <c r="Q24" t="str">
+        <v/>
+      </c>
+      <c r="R24" t="str">
+        <v/>
+      </c>
+      <c r="S24" t="str">
+        <v/>
+      </c>
+      <c r="T24" t="str">
+        <v/>
+      </c>
+      <c r="U24" t="str">
+        <v/>
+      </c>
+      <c r="V24" t="str">
+        <v/>
+      </c>
+      <c r="W24" t="str">
+        <v/>
+      </c>
+      <c r="X24" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="str">
+        <v/>
+      </c>
+      <c r="B25" t="str">
+        <v/>
+      </c>
+      <c r="C25" t="str">
+        <v/>
+      </c>
+      <c r="D25" t="str">
+        <v/>
+      </c>
+      <c r="E25" t="str">
+        <v/>
+      </c>
+      <c r="F25" t="str">
+        <v/>
+      </c>
+      <c r="G25" t="str">
+        <v/>
+      </c>
+      <c r="H25" t="str">
+        <v/>
+      </c>
+      <c r="I25" t="str">
+        <v/>
+      </c>
+      <c r="J25" t="str">
+        <v/>
+      </c>
+      <c r="K25" t="str">
+        <v/>
+      </c>
+      <c r="L25" t="str">
+        <v/>
+      </c>
+      <c r="M25" t="str">
+        <v/>
+      </c>
+      <c r="N25" t="str">
+        <v/>
+      </c>
+      <c r="O25" t="str">
+        <v/>
+      </c>
+      <c r="P25" t="str">
+        <v/>
+      </c>
+      <c r="Q25" t="str">
+        <v/>
+      </c>
+      <c r="R25" t="str">
+        <v/>
+      </c>
+      <c r="S25" t="str">
+        <v/>
+      </c>
+      <c r="T25" t="str">
+        <v/>
+      </c>
+      <c r="U25" t="str">
+        <v/>
+      </c>
+      <c r="V25" t="str">
+        <v/>
+      </c>
+      <c r="W25" t="str">
+        <v/>
+      </c>
+      <c r="X25" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="str">
+        <v/>
+      </c>
+      <c r="B26" t="str">
+        <v/>
+      </c>
+      <c r="C26" t="str">
+        <v/>
+      </c>
+      <c r="D26" t="str">
+        <v/>
+      </c>
+      <c r="E26" t="str">
+        <v/>
+      </c>
+      <c r="F26" t="str">
+        <v/>
+      </c>
+      <c r="G26" t="str">
+        <v/>
+      </c>
+      <c r="H26" t="str">
+        <v/>
+      </c>
+      <c r="I26" t="str">
+        <v/>
+      </c>
+      <c r="J26" t="str">
+        <v/>
+      </c>
+      <c r="K26" t="str">
+        <v/>
+      </c>
+      <c r="L26" t="str">
+        <v/>
+      </c>
+      <c r="M26" t="str">
+        <v/>
+      </c>
+      <c r="N26" t="str">
+        <v/>
+      </c>
+      <c r="O26" t="str">
+        <v/>
+      </c>
+      <c r="P26" t="str">
+        <v/>
+      </c>
+      <c r="Q26" t="str">
+        <v/>
+      </c>
+      <c r="R26" t="str">
+        <v/>
+      </c>
+      <c r="S26" t="str">
+        <v/>
+      </c>
+      <c r="T26" t="str">
+        <v/>
+      </c>
+      <c r="U26" t="str">
+        <v/>
+      </c>
+      <c r="V26" t="str">
+        <v/>
+      </c>
+      <c r="W26" t="str">
+        <v/>
+      </c>
+      <c r="X26" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="T7:X7"/>
     <mergeCell ref="T5:X5"/>
   </mergeCells>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:X11"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:X26"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView workbookViewId="0" rightToLeft="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Excel</v>
       </c>
       <c r="B1" t="str">
         <v>PDF</v>
       </c>
       <c r="C1" t="str">
         <v>PDF Value</v>
       </c>
       <c r="D1" t="str">
         <v>Initial</v>
       </c>
     </row>